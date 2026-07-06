--- v0 (2026-05-21)
+++ v1 (2026-07-06)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R690a73be42c34c5d96f3364dcf8a68a5"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rfb0c3a7bd95b40378097f3df18b79b68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R690a73be42c34c5d96f3364dcf8a68a5" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb0c3a7bd95b40378097f3df18b79b68" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F82"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -260,57 +260,57 @@
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Industri och byggverksamhet</x:v>
       </x:c>
       <x:c r="D9" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
         <x:v>221596</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>SE.7.3</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Industri och byggverksamhet</x:v>
       </x:c>
       <x:c r="D10" s="3">
-        <x:v>44926</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>225348</x:v>
+        <x:v>245766</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>SE.7.3</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Jordbruk, skogsbruk och fiske</x:v>
       </x:c>
       <x:c r="D11" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
         <x:v>47746</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
@@ -440,57 +440,57 @@
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Jordbruk, skogsbruk och fiske</x:v>
       </x:c>
       <x:c r="D18" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
         <x:v>33287</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>SE.7.3</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Jordbruk, skogsbruk och fiske</x:v>
       </x:c>
       <x:c r="D19" s="3">
-        <x:v>44926</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>35047</x:v>
+        <x:v>18536</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>SE.7.3</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Offentlig verksamhet</x:v>
       </x:c>
       <x:c r="D20" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
         <x:v>41665</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
@@ -620,57 +620,57 @@
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Offentlig verksamhet</x:v>
       </x:c>
       <x:c r="D27" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
         <x:v>44264</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>SE.7.3</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Offentlig verksamhet</x:v>
       </x:c>
       <x:c r="D28" s="3">
-        <x:v>44926</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>43298</x:v>
+        <x:v>37899</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>SE.7.3</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>Transporter</x:v>
       </x:c>
       <x:c r="D29" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
         <x:v>290069</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
@@ -800,57 +800,57 @@
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Transporter</x:v>
       </x:c>
       <x:c r="D36" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
         <x:v>287712</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>SE.7.3</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>Transporter</x:v>
       </x:c>
       <x:c r="D37" s="3">
-        <x:v>44926</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>278706</x:v>
+        <x:v>310515</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>SE.7.3</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Övriga tjänster</x:v>
       </x:c>
       <x:c r="D38" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
         <x:v>112213</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
@@ -980,57 +980,57 @@
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Övriga tjänster</x:v>
       </x:c>
       <x:c r="D45" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
         <x:v>158075</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>SE.7.3</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Övriga tjänster</x:v>
       </x:c>
       <x:c r="D46" s="3">
-        <x:v>44926</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>135524</x:v>
+        <x:v>110042</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>SE.7.3</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>Flerbostadshus</x:v>
       </x:c>
       <x:c r="D47" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
         <x:v>94150</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
@@ -1160,57 +1160,57 @@
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>Flerbostadshus</x:v>
       </x:c>
       <x:c r="D54" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
         <x:v>106971</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>SE.7.3</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>Flerbostadshus</x:v>
       </x:c>
       <x:c r="D55" s="3">
-        <x:v>44926</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>101555</x:v>
+        <x:v>96000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>SE.7.3</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Fritidshus</x:v>
       </x:c>
       <x:c r="D56" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
         <x:v>24555</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
@@ -1340,57 +1340,57 @@
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>Fritidshus</x:v>
       </x:c>
       <x:c r="D63" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
         <x:v>34716</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>SE.7.3</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>Fritidshus</x:v>
       </x:c>
       <x:c r="D64" s="3">
-        <x:v>44926</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>28271</x:v>
+        <x:v>21175</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>SE.7.3</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Småhus</x:v>
       </x:c>
       <x:c r="D65" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
         <x:v>204788</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
@@ -1520,57 +1520,57 @@
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Småhus</x:v>
       </x:c>
       <x:c r="D72" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
         <x:v>215599</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>SE.7.3</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Småhus</x:v>
       </x:c>
       <x:c r="D73" s="3">
-        <x:v>44926</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>206675</x:v>
+        <x:v>165898</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>SE.7.3</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Totalt</x:v>
       </x:c>
       <x:c r="D74" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
         <x:v>1021210</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
@@ -1700,38 +1700,38 @@
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Totalt</x:v>
       </x:c>
       <x:c r="D81" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
         <x:v>1102220</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
         <x:v>Slutanvändning av energi totalt</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>SE.7.3</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>Totalt</x:v>
       </x:c>
       <x:c r="D82" s="3">
-        <x:v>44926</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>1054423</x:v>
+        <x:v>1005830</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>